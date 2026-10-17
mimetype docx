--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -3,394 +3,378 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="41F53BBC" w14:textId="77777777" w:rsidR="00863814" w:rsidRDefault="00863814" w:rsidP="00863814">
+    <w:p w14:paraId="30DC5D11" w14:textId="77777777" w:rsidR="00863814" w:rsidRDefault="00863814" w:rsidP="00863814">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79A85244" wp14:editId="4968FFC7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51F4EAE3" wp14:editId="3BE3DCBF">
             <wp:extent cx="857250" cy="904875"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:grayscl/>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="857250" cy="904875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780180F9" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRPr="005B03B2" w:rsidRDefault="00AF2466" w:rsidP="00863814">
+    <w:p w14:paraId="10EB28F3" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRPr="005B03B2" w:rsidRDefault="00AF2466" w:rsidP="00863814">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CBDBCF3" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
+    <w:p w14:paraId="288EB41B" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk189478243"/>
       <w:r w:rsidRPr="005B03B2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>СОВЕТ ДЕПУТАТОВ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4606B714" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
+    <w:p w14:paraId="05A02606" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B03B2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAA5D66" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
+    <w:p w14:paraId="6BDF6478" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B03B2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«МУРИНСКОЕ ГОРОДСКОЕ ПОСЕЛЕНИЕ»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CDD172" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
+    <w:p w14:paraId="741E3F32" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B03B2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ВСЕВОЛОЖСКОГО МУНИЦИПАЛЬНОГО РАЙОНА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E8CF84" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
+    <w:p w14:paraId="476B6377" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B03B2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ЛЕНИНГРАДСКОЙ ОБЛАСТИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="4C6DD145" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="00AF2466" w:rsidRDefault="00863814" w:rsidP="00863814">
+    <w:p w14:paraId="7DD3A145" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="00AF2466" w:rsidRDefault="00863814" w:rsidP="00863814">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C02277F" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
+    <w:p w14:paraId="3ADEDA7D" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B03B2">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>РЕШЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B20E66" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="00AF2466" w:rsidRDefault="00863814" w:rsidP="00863814">
+    <w:p w14:paraId="1270C228" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="00AF2466" w:rsidRDefault="00863814" w:rsidP="00863814">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2922A215" w14:textId="6A3127B1" w:rsidR="002074D0" w:rsidRPr="005B03B2" w:rsidRDefault="002074D0" w:rsidP="002074D0">
+    <w:p w14:paraId="0AD53CB8" w14:textId="41D3BD55" w:rsidR="002074D0" w:rsidRPr="005B03B2" w:rsidRDefault="002074D0" w:rsidP="002074D0">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B03B2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B03B2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>августа</w:t>
+      </w:r>
+      <w:r w:rsidR="00710DA3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B03B2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">» </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">2026 г.                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00710DA3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>августа</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B03B2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">г. Мурино                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="00710DA3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="005B03B2">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026 г.                 </w:t>
+        <w:t xml:space="preserve">№ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="05F52B17" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
+        <w:t>180</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31871D8F" w14:textId="77777777" w:rsidR="00863814" w:rsidRPr="005B03B2" w:rsidRDefault="00863814" w:rsidP="00863814">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00863814" w:rsidRPr="00C6086A" w14:paraId="181978D0" w14:textId="77777777" w:rsidTr="00732750">
+      <w:tr w:rsidR="00863814" w:rsidRPr="00C6086A" w14:paraId="53D884DB" w14:textId="77777777" w:rsidTr="00732750">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2982C056" w14:textId="77777777" w:rsidR="003D15FE" w:rsidRPr="00C6086A" w:rsidRDefault="00C86487" w:rsidP="00C86487">
+          <w:p w14:paraId="2785D210" w14:textId="77777777" w:rsidR="003D15FE" w:rsidRPr="00C6086A" w:rsidRDefault="00C86487" w:rsidP="00C86487">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitle"/>
               <w:widowControl/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86487">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">О нагрудном знаке «За службу </w:t>
             </w:r>
             <w:r w:rsidRPr="00617C22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">муниципалитету» </w:t>
@@ -439,134 +423,143 @@
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
             <w:r w:rsidRPr="00617C22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> степени муниципального образования «Муринское городское поселение» Всеволожского</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86487">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> муниципального района Ленинградской области</w:t>
             </w:r>
+            <w:r w:rsidR="00F06D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="243C87AD" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="003C0809" w:rsidP="00863814">
+    <w:p w14:paraId="346DA59E" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="003C0809" w:rsidP="00863814">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="412DAF98" w14:textId="77777777" w:rsidR="003443A5" w:rsidRPr="003443A5" w:rsidRDefault="003443A5" w:rsidP="003443A5">
+    <w:p w14:paraId="6D7772FD" w14:textId="77777777" w:rsidR="003443A5" w:rsidRPr="003443A5" w:rsidRDefault="003443A5" w:rsidP="003443A5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003443A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>В соответствии с Федеральным законом от 20.03.2025 № 33-ФЗ «Об общих принципах организации местного самоуправления в единой системе публичной власти», Уставом муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области, в целях увеличения престижа муниципальной службы, работы в подведомственных учреждениях, деятельности депутатов и работников аппарата совета депутатов муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области, деятельности  лиц, замещающих муниципальные должности в органах местного самоуправления муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области, для укрепления авторитета органов местного самоуправления, советом депутатов принято</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B63975" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="1A8356E3" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39C6EBCF" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00732750" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="3BA9096C" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00732750" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РЕШЕНИЕ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5147C8" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="5EDB4E99" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C3B867F" w14:textId="4D65FCAE" w:rsidR="00732750" w:rsidRDefault="000D634D" w:rsidP="00732750">
+    <w:p w14:paraId="1E631FAC" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="000D634D" w:rsidP="00732750">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00C86487">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Учредить нагрудный знак </w:t>
       </w:r>
       <w:r w:rsidR="00C86487" w:rsidRPr="00ED103E">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -604,424 +597,459 @@
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidR="00C86487" w:rsidRPr="00AD15DF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r w:rsidR="00C86487" w:rsidRPr="00AD15DF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidR="00C86487" w:rsidRPr="00AD15DF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> степени</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00F06D4B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C86487" w:rsidRPr="00ED103E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципального образования «Муринское </w:t>
       </w:r>
       <w:r w:rsidR="00C86487">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>городское</w:t>
       </w:r>
       <w:r w:rsidR="00C86487" w:rsidRPr="00ED103E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> поселение» Всеволожского </w:t>
       </w:r>
       <w:r w:rsidR="00C86487">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципального </w:t>
       </w:r>
       <w:r w:rsidR="00C86487" w:rsidRPr="00ED103E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>района</w:t>
       </w:r>
       <w:r w:rsidR="00C86487">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ленинградской области.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62A36A83" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="003D15FE" w:rsidP="00732750">
+        <w:t xml:space="preserve"> Ленинградской области</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06D4B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86487">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC2C606" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="003D15FE" w:rsidP="00732750">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="000D634D" w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Утвердить</w:t>
       </w:r>
       <w:r w:rsidR="00B87992" w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3239FC28" w14:textId="618DD777" w:rsidR="00732750" w:rsidRDefault="00B87992" w:rsidP="00732750">
+    <w:p w14:paraId="5A33CB64" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00B87992" w:rsidP="00732750">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. </w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение о нагрудном знаке «За службу муниципалитету» I, II и III степени</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00F06D4B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>муниципального образования «Муринское городское поселение» Всеволожского муниципального</w:t>
       </w:r>
       <w:r w:rsidR="000D634D" w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> района Ленинградской области</w:t>
       </w:r>
+      <w:r w:rsidR="00F06D4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758B58D4" w14:textId="7DC04BC3" w:rsidR="00732750" w:rsidRDefault="00B87992" w:rsidP="00732750">
+    <w:p w14:paraId="100E94CC" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00B87992" w:rsidP="00732750">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.2. Описание нагрудного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> знака</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00F06D4B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00732750">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>За службу</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="003A365E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00732750">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>муниципалитету»</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00435935">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD15DF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">I, II и III степени </w:t>
       </w:r>
       <w:r w:rsidRPr="00803D37">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципального образования «Муринское </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>городское</w:t>
       </w:r>
       <w:r w:rsidRPr="00803D37">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> поселение» Всеволожского муниципального района Ленинградской области</w:t>
       </w:r>
+      <w:r w:rsidR="00F06D4B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
       <w:r w:rsidRPr="006C4145">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDBB619" w14:textId="552761A3" w:rsidR="00732750" w:rsidRDefault="00B87992" w:rsidP="00732750">
+    <w:p w14:paraId="1A6F04F1" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00B87992" w:rsidP="00732750">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4145">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2.3. Образец удо</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>стоверения к нагрудному знаку</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="003A365E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00732750">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>За службу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципалитету»</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00435935">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD15DF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">I, II и III степени </w:t>
       </w:r>
       <w:r w:rsidRPr="00651B0A">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципального образования «Муринское </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>городское</w:t>
       </w:r>
       <w:r w:rsidRPr="00651B0A">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> поселение» Всеволожского муниципального района Ленинградской области</w:t>
       </w:r>
+      <w:r w:rsidR="00F06D4B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E5CB4D" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00C86487" w:rsidP="00732750">
+    <w:p w14:paraId="301D592F" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00C86487" w:rsidP="00732750">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="00284C25">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Признать утратившим</w:t>
       </w:r>
       <w:r w:rsidR="00B87992">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="00284C25">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> силу</w:t>
       </w:r>
       <w:r w:rsidR="00B87992">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB52A4E" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00B87992" w:rsidP="00732750">
+    <w:p w14:paraId="70F32C6C" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00B87992" w:rsidP="00732750">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="00284C25">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -1071,51 +1099,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> нагрудном знаке «За службу муниципалитету» </w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>муниципального образования «Муринское сельское поселение» Всеволожского муниципальног</w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о района Ленинградской области»</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5324CA60" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00B87992" w:rsidP="00732750">
+    <w:p w14:paraId="3BFC2EF5" w14:textId="43E7EE5F" w:rsidR="00732750" w:rsidRDefault="00B87992" w:rsidP="00732750">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B87992">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Решение совета депутатов </w:t>
       </w:r>
       <w:r w:rsidRPr="00B87992">
         <w:rPr>
@@ -1138,101 +1166,129 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>31.08</w:t>
       </w:r>
       <w:r w:rsidRPr="00B87992">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6 №49</w:t>
+        <w:t>6 №</w:t>
+      </w:r>
+      <w:r w:rsidR="00710DA3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>49</w:t>
       </w:r>
       <w:r w:rsidRPr="00B87992">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в решение совета депутатов №</w:t>
       </w:r>
       <w:r w:rsidR="00732750">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>22 от 20 апреля 2016г. «</w:t>
+        <w:t>22 от 20 апреля 2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00710DA3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>г. «</w:t>
       </w:r>
       <w:r w:rsidRPr="00B87992">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidRPr="00B87992">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нагрудном знаке «За службу муниципалитету» муниципального</w:t>
       </w:r>
       <w:r w:rsidRPr="00284C25">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> образования «Муринское сельское поселение» Всеволожского муниципального района Ленинградской области».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4574AF20" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00C86487" w:rsidP="00732750">
+    <w:p w14:paraId="54A2536E" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00C86487" w:rsidP="00732750">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="001804F8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="001804F8">
         <w:rPr>
@@ -1244,566 +1300,603 @@
       </w:r>
       <w:r w:rsidR="00EA1660">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования</w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="001804F8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в информационно-телекоммуникационной сети Интернет </w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="001804F8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>mo-murino.ru.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286F27D5" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00C86487" w:rsidP="00732750">
+    <w:p w14:paraId="72678869" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00C86487" w:rsidP="00732750">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="001804F8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="001804F8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Настоящее решение вступает в силу со дня его официального опубликования</w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="001804F8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B57DB9D" w14:textId="5C9B7EE5" w:rsidR="00EA1660" w:rsidRPr="001804F8" w:rsidRDefault="00C86487" w:rsidP="00732750">
+    <w:p w14:paraId="08E9221A" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRPr="001804F8" w:rsidRDefault="00C86487" w:rsidP="00732750">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="001804F8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. Контроль за исполнением настоящего решения возложить на постоянную</w:t>
       </w:r>
       <w:r w:rsidR="00EA1660">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> комиссию</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00F06D4B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00732750">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">совета депутатов </w:t>
       </w:r>
       <w:r w:rsidR="00EA1660" w:rsidRPr="001804F8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>по вопросам местного самоуправления, гласности, использования земель, законности и правопорядка.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0490E996" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
+    <w:p w14:paraId="72CDFFF5" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="200"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="465DC0E9" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
+    <w:p w14:paraId="63E142E7" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="200"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BE84F0" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00732750" w:rsidP="00EA1660">
+    <w:p w14:paraId="53D07D25" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00732750" w:rsidP="00EA1660">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="200"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48FE99F1" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRPr="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
+    <w:p w14:paraId="005DDD7F" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRPr="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="200"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>Глава муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A649993" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRPr="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
+    <w:p w14:paraId="2C06F794" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRPr="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>«Муринское городское поселение»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3064933D" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
+    <w:p w14:paraId="2254A337" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>Всеволожского муниципального района</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D716826" w14:textId="77777777" w:rsidR="00EA1660" w:rsidRPr="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
+    <w:p w14:paraId="24062A8E" w14:textId="4D5B6539" w:rsidR="00EA1660" w:rsidRPr="00EA1660" w:rsidRDefault="00EA1660" w:rsidP="00EA1660">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградской области             </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E07881">
+        <w:t xml:space="preserve">Ленинградской области            </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06D4B">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  С.Н. Галиновский</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22B53D3E" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00710DA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1660">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>С.Н. Г</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA1660">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>алиновский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B9B5E8F" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DFB3949" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00CC2DD2">
+    <w:p w14:paraId="328746AD" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00CC2DD2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D15D1E" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
+    <w:p w14:paraId="0AAF3391" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="008306BB">
         <w:lastRenderedPageBreak/>
         <w:t>УТВЕРЖДЕНО</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEE1931" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
+    <w:p w14:paraId="7E59F78C" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="008306BB">
         <w:t>решением совета депутатов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C497013" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
+    <w:p w14:paraId="5C7AA6B3" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="008306BB">
         <w:t xml:space="preserve">                                                                                                    муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585D6BBB" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
+    <w:p w14:paraId="685A1025" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="008306BB">
         <w:t xml:space="preserve">                                                                                                   «Муринское городское поселение»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FAD541" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
+    <w:p w14:paraId="622A4397" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="008306BB">
         <w:t>Всеволожского муниципального района</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD3DCCE" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
+    <w:p w14:paraId="0A6FE421" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="008306BB">
         <w:t xml:space="preserve">                                                                                                   Ленинградской области</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CA9B89" w14:textId="6866832D" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
+    <w:p w14:paraId="018F8B87" w14:textId="77777777" w:rsidR="000D634D" w:rsidRPr="008306BB" w:rsidRDefault="000D634D" w:rsidP="000D634D">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="008306BB">
         <w:t>от «</w:t>
       </w:r>
       <w:r w:rsidR="002074D0">
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="008306BB">
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidR="002074D0">
         <w:t>августа</w:t>
       </w:r>
       <w:r w:rsidRPr="008306BB">
         <w:t xml:space="preserve"> 2026 г. № </w:t>
       </w:r>
       <w:r w:rsidR="002074D0">
         <w:t>180</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBDA24B" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="008306BB" w:rsidRDefault="003C0809" w:rsidP="00974DE3">
+    <w:p w14:paraId="7AE85CBB" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="008306BB" w:rsidRDefault="003C0809" w:rsidP="00974DE3">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12081B0C" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00914A95" w:rsidRDefault="00B05B1E">
+    <w:p w14:paraId="3F3A75F5" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00914A95" w:rsidRDefault="00B05B1E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C026251" w14:textId="7F6C748D" w:rsidR="003C0809" w:rsidRPr="00914A95" w:rsidRDefault="00B05B1E">
+    <w:p w14:paraId="40CC1F55" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00914A95" w:rsidRDefault="00B05B1E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о нагрудном знаке</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00102274">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>«За службу муниципалитету» I, II и III степени муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="628297CA" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+      <w:r w:rsidR="00F06D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DAC5DC" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4705FC78" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="003904FA">
+    <w:p w14:paraId="70E57BC9" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="003904FA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB36A80" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="2ECAB965" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D098159" w14:textId="77777777" w:rsidR="00ED1E2C" w:rsidRDefault="00ED1E2C" w:rsidP="00ED1E2C">
+    <w:p w14:paraId="32371668" w14:textId="77777777" w:rsidR="00ED1E2C" w:rsidRDefault="00ED1E2C" w:rsidP="00ED1E2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED1E2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Нагрудный знак «За службу муниципалитету» I, II и III степени муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области» (далее – нагрудный знак «За службу муниципалитету») является видом поощрения муниципальных служащих органов местного самоуправления муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области (далее – МО «Муринское городское поселение»), </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1E2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">работников подведомственных учреждений, </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1E2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>работников органов местного самоуправления МО «Муринское городское поселение», замещающих должности, не являющиеся должностями муниципальной службы, депутатов совета депутатов МО «Муринское городское поселение», лиц, замещающих муниципальные должности в органах местного самоуправления МО «Муринское городское поселение»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B40CCC" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00886651" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="06636EE6" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00886651" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00886651">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Награждение нагрудным знаком «За службу муниципалитету» осуществляется в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065BC34F" w14:textId="2E17FC3E" w:rsidR="00ED1E2C" w:rsidRPr="00ED1E2C" w:rsidRDefault="00ED1E2C" w:rsidP="00ED1E2C">
+    <w:p w14:paraId="2FA21C3D" w14:textId="77777777" w:rsidR="00ED1E2C" w:rsidRPr="00ED1E2C" w:rsidRDefault="00ED1E2C" w:rsidP="00ED1E2C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED1E2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Муниципальные служащие, </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk180663897"/>
       <w:r w:rsidRPr="00ED1E2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
@@ -1821,185 +1914,185 @@
       </w:r>
       <w:r w:rsidR="008225B7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1E2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципальные должности в органах местного самоуправления МО «Муринское городское поселение», </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1E2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">работники подведомственных учреждений, имеющие стаж работы в МО «Муринское городское поселение» не менее 10 лет, награждаются нагрудным знаком III степени, не менее 15 лет - II степени, не менее 20 лет - I степени. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09604EF9" w14:textId="50693F34" w:rsidR="003C0809" w:rsidRPr="00284C25" w:rsidRDefault="00B05B1E">
+    <w:p w14:paraId="792209DA" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00284C25" w:rsidRDefault="00B05B1E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Депутаты</w:t>
       </w:r>
       <w:r w:rsidR="00F14A47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00F06D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00284C25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">избранные и осуществляющие депутатскую деятельность в </w:t>
       </w:r>
       <w:r w:rsidR="00F14A47" w:rsidRPr="00284C25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">совете депутатов </w:t>
       </w:r>
       <w:r w:rsidRPr="00284C25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МО «Муринское городское поселение» не менее двух созывов совета депутатов –</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00102274">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00284C25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>награждаются нагрудным знаком «За службу муниципалитету» III степени, трех созывов совета депутатов – II степени и четырех созывов совета депутатов – I степени.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC24C72" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="29E0EB28" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нормы настоящего положения распространяют свое действие на награды «За службу муниципалитету</w:t>
       </w:r>
       <w:r w:rsidR="00F14A47" w:rsidRPr="00732750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidRPr="00732750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>I, II и III степени муниципального образования «Муринское сельское поселение» Всеволожского муниципального района Ленинградской области».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFB8EC7" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00D81316" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="34AA13DB" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00D81316" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81316">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Лица, ранее награжденные нагрудным знаком «За службу муниципалитету» III степени, имеют право на последующие награды на общих основаниях в соответствии с настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A12834" w14:textId="77777777" w:rsidR="008B20A2" w:rsidRPr="00AF2466" w:rsidRDefault="004851DF" w:rsidP="004851DF">
+    <w:p w14:paraId="7BC8867B" w14:textId="77777777" w:rsidR="008B20A2" w:rsidRPr="00AF2466" w:rsidRDefault="004851DF" w:rsidP="004851DF">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Награждение нагрудным знаком «За службу муниципалитету» производится в следующем порядке: вначале лицо награждается нагрудным знаком </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
@@ -2032,51 +2125,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> степени, затем – нагрудным знаком </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> степени.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389050C5" w14:textId="77777777" w:rsidR="00CD6B12" w:rsidRPr="00AF2466" w:rsidRDefault="00CD6B12" w:rsidP="004851DF">
+    <w:p w14:paraId="56DC194A" w14:textId="77777777" w:rsidR="00CD6B12" w:rsidRPr="00AF2466" w:rsidRDefault="00CD6B12" w:rsidP="004851DF">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Лица, имеющие </w:t>
       </w:r>
       <w:r w:rsidR="001D52D7" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -2188,329 +2281,329 @@
         </w:rPr>
         <w:t xml:space="preserve">за каждый </w:t>
       </w:r>
       <w:r w:rsidR="00A41856" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>полученный нагрудный знак «За службу муниципалитету»</w:t>
       </w:r>
       <w:r w:rsidR="008B20A2" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidR="00A41856" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>порядке и размере, установленном настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13777567" w14:textId="77777777" w:rsidR="001C0C13" w:rsidRPr="008B20A2" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="54C3086B" w14:textId="77777777" w:rsidR="001C0C13" w:rsidRPr="008B20A2" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008306BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Глава </w:t>
       </w:r>
       <w:r w:rsidR="009E3902" w:rsidRPr="008306BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">МО «Муринское городское поселение» </w:t>
       </w:r>
       <w:r w:rsidRPr="008306BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">награждается нагрудным знаком «За </w:t>
       </w:r>
       <w:r w:rsidRPr="008B20A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>службу муниципалитету» на общих основаниях в соответствии с настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DFB01B" w14:textId="77777777" w:rsidR="001C0C13" w:rsidRPr="008B20A2" w:rsidRDefault="001C0C13" w:rsidP="00732750">
+    <w:p w14:paraId="5926D739" w14:textId="77777777" w:rsidR="001C0C13" w:rsidRPr="008B20A2" w:rsidRDefault="001C0C13" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B20A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Нагрудным знаком </w:t>
       </w:r>
       <w:r w:rsidRPr="008B20A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>«За службу муниципалитету»</w:t>
       </w:r>
       <w:r w:rsidRPr="008B20A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> не могут быть награждены лица, которые имеют неснятую судимость. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6873E4C8" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="421B8431" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B20A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нагрудный знак</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0C13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «За службу муниципалитету» и удостоверение к нему вручается главой МО «Муринское</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> городское поселение».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411CB8DA" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="34AB2784" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Награжденным нагрудным знаком «За службу муниципалитету» </w:t>
       </w:r>
       <w:r w:rsidR="00B859C4" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">выплачивается </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>единовременное</w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> денежное вознаграждение</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в размере:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EC6821" w14:textId="77777777" w:rsidR="008B20A2" w:rsidRPr="00AF2466" w:rsidRDefault="00B05B1E">
+    <w:p w14:paraId="2517B305" w14:textId="77777777" w:rsidR="008B20A2" w:rsidRPr="00AF2466" w:rsidRDefault="00B05B1E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>за награду II</w:t>
       </w:r>
       <w:r w:rsidR="008B20A2" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> степени –</w:t>
       </w:r>
       <w:r w:rsidR="004A0D7F" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 000 (двадцать тысяч) рублей</w:t>
       </w:r>
       <w:r w:rsidR="008B20A2" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596360CD" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="008B20A2">
+    <w:p w14:paraId="193B85E9" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="008B20A2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>за награду II степени – 40 000 (сорок тысяч) рублей,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548575C2" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="00B05B1E">
+    <w:p w14:paraId="1B8CECE0" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2466" w:rsidRDefault="00B05B1E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">за награду I степени – </w:t>
       </w:r>
       <w:r w:rsidR="008B20A2" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>60 000 (шестьдесят</w:t>
       </w:r>
       <w:r w:rsidR="004A0D7F" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тысяч) рублей</w:t>
       </w:r>
       <w:r w:rsidR="008B20A2" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0372CA" w14:textId="77777777" w:rsidR="008B20A2" w:rsidRPr="007F6A0B" w:rsidRDefault="00B05B1E" w:rsidP="008B20A2">
+    <w:p w14:paraId="08680DD1" w14:textId="77777777" w:rsidR="008B20A2" w:rsidRPr="007F6A0B" w:rsidRDefault="00B05B1E" w:rsidP="008B20A2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Расходы на выплаты вознаграждений </w:t>
       </w:r>
       <w:r w:rsidR="008B20A2" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -2526,90 +2619,90 @@
       </w:r>
       <w:r w:rsidRPr="007F6A0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, выплачиваются за счет средств администрации</w:t>
       </w:r>
       <w:r w:rsidR="007F6A0B" w:rsidRPr="007F6A0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> МО «Муринское городское поселение»</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6A0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, предусмотренных в бюджете МО «Муринское городское поселение».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625764A8" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="00AF2466" w:rsidRDefault="001C0C13" w:rsidP="008B20A2">
+    <w:p w14:paraId="1AE6C67F" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="00AF2466" w:rsidRDefault="001C0C13" w:rsidP="008B20A2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Расходы на изготовление нагрудных знаков и бланков удостоверений к нагрудному знаку осуществляется за счет средств </w:t>
       </w:r>
       <w:r w:rsidR="00801500" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совета депутатов МО «Муринское городское поселение», предусмотренных в бюджете МО «Муринское городское поселение»</w:t>
       </w:r>
       <w:r w:rsidR="00801500" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBD607D" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRDefault="00983CC9" w:rsidP="00732750">
+    <w:p w14:paraId="2259B920" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRDefault="00983CC9" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1.13</w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00AF2466">
@@ -2619,110 +2712,110 @@
         </w:rPr>
         <w:t>Дубликат нагрудного знака</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> взамен утраченного не выдается. В случае утраты удостоверения к нагрудному знаку по заявлению награжденного может быть выдан дубликат в </w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аппарате совета депутатов</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> МО «Муринское городское поселение».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752B84FB" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2265" w:rsidRDefault="00983CC9" w:rsidP="00732750">
+    <w:p w14:paraId="671FC2EF" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AF2265" w:rsidRDefault="00983CC9" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1.14</w:t>
       </w:r>
       <w:r w:rsidR="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Награжденные лица обязаны достойно нести высокое звание награжденного лица, служить примером в общественной жизни, обеспечивать сохранность награды, содержать ее в хорошем состоянии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21998EC4" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00983CC9" w:rsidP="00732750">
+    <w:p w14:paraId="48864183" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00983CC9" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1.15</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Нагрудный знак носится на левой стороне груди.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B06B92A" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00983CC9" w:rsidP="00AF2466">
+    <w:p w14:paraId="618C0DA3" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00983CC9" w:rsidP="00AF2466">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1.16</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Нагрудный знак не относится к</w:t>
       </w:r>
@@ -2743,209 +2836,256 @@
       <w:r w:rsidR="008A44E3" w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и не да</w:t>
       </w:r>
       <w:r w:rsidR="004F6801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidR="008A44E3" w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>т права на льготы и преимущества, устанавливаемые действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFA506E" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00AF2466">
+    <w:p w14:paraId="54F41841" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00AF2466">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CEC736F" w14:textId="43B7142D" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="003904FA">
+    <w:p w14:paraId="3068A9A7" w14:textId="77777777" w:rsidR="00710DA3" w:rsidRDefault="00710DA3" w:rsidP="003904FA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="73BB6D6A" w14:textId="77777777" w:rsidR="00710DA3" w:rsidRDefault="00710DA3" w:rsidP="003904FA">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E218EE2" w14:textId="77777777" w:rsidR="00710DA3" w:rsidRDefault="00710DA3" w:rsidP="003904FA">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335360FD" w14:textId="78617710" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="003904FA">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2. Порядок представления к награждению нагрудным знаком «За</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00102274">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">службу муниципалитету» I, II и III степени муниципального образования «Муринское </w:t>
       </w:r>
       <w:r w:rsidR="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">городское </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поселение» Всеволожского муниципального района Ленинградской области</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="161563AF" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809" w:rsidP="003904FA">
+      <w:r w:rsidR="00F06D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BC888D" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809" w:rsidP="003904FA">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D9DFBE0" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00812194" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="7BCF5D5D" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00812194" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.1. Ходатайства о награждении нагрудным знаком «За службу муниципалитету» готовят глава </w:t>
       </w:r>
       <w:r w:rsidR="007F6A0B" w:rsidRPr="008306BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МО «Муринское городское поселение»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, глава администрации</w:t>
       </w:r>
-      <w:r w:rsidR="007F6A0B" w:rsidRPr="007F6A0B">
+      <w:r w:rsidR="00F06D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F6A0B" w:rsidRPr="008306BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МО «Муринское городское поселение»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, заместители главы администрации, руководители учреждений МО «Муринское городское поселение». </w:t>
       </w:r>
       <w:r w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава МО «Муринское городское поселение» награждается по ходатайству депутата совета депутатов МО «Муринское городское поселение».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D4AF45" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00812194" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="5D3DB850" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00812194" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2.2. В ходатайстве должны отражаться:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A54BD50" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00812194" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="23D4B4E6" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00812194" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>стаж муниципальной службы</w:t>
       </w:r>
       <w:r w:rsidR="003C7DB8" w:rsidRPr="00812194">
@@ -2969,677 +3109,710 @@
         </w:rPr>
         <w:t>двух</w:t>
       </w:r>
       <w:r w:rsidR="001F18E6" w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>/трех/четырех</w:t>
       </w:r>
       <w:r w:rsidR="003C7DB8" w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> созывов совета депутатов</w:t>
       </w:r>
       <w:r w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEF7855" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="322C9B3F" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заслуги в области социально-экономического развития МО «Муринское городское поселение»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E83FA8" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="744C827F" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заслуги в деятельности, способствующей повышению эффективности и авторитетности местного самоуправления в МО «Муринское городское поселение»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DEBD49" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="36372E56" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>значительные личные достижения в общественной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44108EA2" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="7DF957CE" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наличие других достижений, поощрений, наград</w:t>
       </w:r>
       <w:r w:rsidR="00732750">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3CBE7C" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00732750" w:rsidP="00732750">
+    <w:p w14:paraId="61AA6D60" w14:textId="77777777" w:rsidR="00732750" w:rsidRDefault="00732750" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17646887" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
+    <w:p w14:paraId="6232D94F" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00732750">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>К ходатайству прилагаются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020AAF7B" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00FC6A28">
+    <w:p w14:paraId="53C798F2" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00FC6A28">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>биографическая справка;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFAAA24" w14:textId="77777777" w:rsidR="003C7DB8" w:rsidRPr="00AF2466" w:rsidRDefault="00B05B1E" w:rsidP="00FC6A28">
+    <w:p w14:paraId="2B434F50" w14:textId="77777777" w:rsidR="003C7DB8" w:rsidRPr="00AF2466" w:rsidRDefault="00B05B1E" w:rsidP="00FC6A28">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>служебная характеристика</w:t>
       </w:r>
       <w:r w:rsidR="00D67E9A" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, содержащая подробную информацию об отсутствии/наличии дисциплинарных взысканий, привлечений к административной ответственности в качестве должностного лица в текущем и предшествующем году</w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215E2A95" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="00AF2265" w:rsidRDefault="003C7DB8" w:rsidP="004F6801">
+    <w:p w14:paraId="504669E8" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="00AF2265" w:rsidRDefault="003C7DB8" w:rsidP="004F6801">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документ, подтверждающий стаж муниципальной службы/стаж работы в МО «Муринское городское поселение»</w:t>
       </w:r>
       <w:r w:rsidR="001F18E6" w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/сведения об избрании и осуществлении депутатской деятельности в совете депутатов МО «Муринское городское </w:t>
       </w:r>
       <w:r w:rsidR="001F18E6" w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поселение» в течение двух/трех/четырех созывов совета депутатов</w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34945824" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="004F6801" w:rsidRDefault="00130F38" w:rsidP="004F6801">
+    <w:p w14:paraId="3859CBD0" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="004F6801" w:rsidRDefault="00130F38" w:rsidP="004F6801">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>копия паспорта (</w:t>
       </w:r>
       <w:r w:rsidR="004F6801" w:rsidRPr="004F6801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>все страницы</w:t>
       </w:r>
       <w:r w:rsidRPr="004F6801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0637E4" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="00AF2265" w:rsidRDefault="00130F38" w:rsidP="004F6801">
+    <w:p w14:paraId="67ECBEEE" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="00AF2265" w:rsidRDefault="00130F38" w:rsidP="004F6801">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>копия идентификационного номера налогоплательщика;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9B055D" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="00AF2265" w:rsidRDefault="00130F38" w:rsidP="004F6801">
+    <w:p w14:paraId="00659E89" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="00AF2265" w:rsidRDefault="00130F38" w:rsidP="004F6801">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>копия документа, подтверждающего регистрацию в системе индивидуального (персонифицированного) учета;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25298AF7" w14:textId="2165C5E3" w:rsidR="00AF2265" w:rsidRPr="00AF2265" w:rsidRDefault="00130F38" w:rsidP="004F6801">
+    <w:p w14:paraId="557F9ABA" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="00AF2265" w:rsidRDefault="00130F38" w:rsidP="004F6801">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">реквизиты банковского счета для перечисления </w:t>
       </w:r>
       <w:r w:rsidR="008225B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>вознаграждения</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C4F8D3" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="00AF2265" w:rsidRDefault="00130F38" w:rsidP="004F6801">
+    <w:p w14:paraId="1B5FAAD0" w14:textId="798AB357" w:rsidR="00AF2265" w:rsidRPr="00AF2265" w:rsidRDefault="00130F38" w:rsidP="004F6801">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">заявление </w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>награждаемого</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> лица о перечислении причитающе</w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>гося вознаграждения по форме приложения</w:t>
       </w:r>
-      <w:r w:rsidR="007F6A0B">
+      <w:r w:rsidR="00710DA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>№2</w:t>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="00710DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2265" w:rsidRPr="00AF2265">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению</w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00AF2265">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308AA15A" w14:textId="77777777" w:rsidR="00AF2265" w:rsidRPr="00983CC9" w:rsidRDefault="00130F38" w:rsidP="004F6801">
+    <w:p w14:paraId="4028BC3D" w14:textId="335217F2" w:rsidR="00AF2265" w:rsidRPr="00983CC9" w:rsidRDefault="00130F38" w:rsidP="004F6801">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>согласие на обработку персональных данных по форме приложени</w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
-      <w:r w:rsidR="007F6A0B">
+      <w:r w:rsidR="00710DA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№3 </w:t>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="00710DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2265" w:rsidRPr="00983CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>к настоящему Положению</w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515CC659" w14:textId="70AA7F2F" w:rsidR="009A74CB" w:rsidRPr="00983CC9" w:rsidRDefault="002D7A58" w:rsidP="00FC6A28">
+    <w:p w14:paraId="75CA3F5B" w14:textId="77777777" w:rsidR="009A74CB" w:rsidRPr="00983CC9" w:rsidRDefault="002D7A58" w:rsidP="00FC6A28">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">справка </w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о наличии</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="003A365E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отсутствии</w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> судимости</w:t>
       </w:r>
       <w:r w:rsidR="00AF2265" w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и (или) факта уголовного преследования либо о прекращении уголовного преследования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F321733" w14:textId="77777777" w:rsidR="009A74CB" w:rsidRDefault="00B05B1E" w:rsidP="00FC6A28">
+    <w:p w14:paraId="6AED8609" w14:textId="77777777" w:rsidR="009A74CB" w:rsidRDefault="00B05B1E" w:rsidP="00FC6A28">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.3. Ходатайства направляются для рассмотрения и утверждения в комиссию</w:t>
       </w:r>
       <w:r w:rsidRPr="009A74CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по отбору кандидатов на награждение нагрудным знаком «За службу муниципалитету». </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB0FBAE" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="007011B8" w:rsidRDefault="009A74CB" w:rsidP="00FC6A28">
+    <w:p w14:paraId="353BEA67" w14:textId="6F6D6D96" w:rsidR="003C0809" w:rsidRPr="007011B8" w:rsidRDefault="009A74CB" w:rsidP="00FC6A28">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2.4. </w:t>
       </w:r>
       <w:r w:rsidR="007011B8" w:rsidRPr="004F6801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок </w:t>
       </w:r>
@@ -3663,128 +3836,134 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">«За службу муниципалитету» </w:t>
       </w:r>
       <w:r w:rsidR="007F6A0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее – комиссия) </w:t>
       </w:r>
       <w:r w:rsidR="007011B8" w:rsidRPr="004F6801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>определяет</w:t>
       </w:r>
       <w:r w:rsidRPr="004F6801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ся Положением о комиссии по отбору кандидатов на награждение </w:t>
+        <w:t>ся Положением о комиссии по отбору кандидатов на награждение нагрудным знаком «За службу муниципалитету» (Приложение №</w:t>
+      </w:r>
+      <w:r w:rsidR="00710DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F6801">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="73B441A9" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00812194" w:rsidRDefault="009A74CB" w:rsidP="00914A95">
+        <w:t>1 к настоящему Положению).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569C30E2" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00812194" w:rsidRDefault="009A74CB" w:rsidP="00914A95">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2.5</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Комиссия в </w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00812194">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>течение 30 дней после получения ходатайства проверяет полноту и правильность оформления, и принимает решение о награждении нагрудным знаком</w:t>
       </w:r>
       <w:r w:rsidR="001F18E6" w:rsidRPr="00812194">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «За службу муниципалитету» </w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00812194">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">представленной кандидатуры или отклоняет ее от награждения. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6547EF8C" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00B3053E" w:rsidRDefault="009A74CB" w:rsidP="00914A95">
+    <w:p w14:paraId="410C222C" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00B3053E" w:rsidRDefault="009A74CB" w:rsidP="00914A95">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2.6</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00812194">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Комиссия по утвержденным кандидатурам готовит проект постановления главы МО «</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00B3053E">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Муринское городское поселение».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BDB124" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00812194" w:rsidRDefault="009A74CB" w:rsidP="00914A95">
+    <w:p w14:paraId="0987C42F" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00812194" w:rsidRDefault="009A74CB" w:rsidP="00914A95">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3053E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2.7</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00B3053E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Глава </w:t>
       </w:r>
       <w:r w:rsidR="00B3053E" w:rsidRPr="00B3053E">
@@ -3802,97 +3981,97 @@
         </w:rPr>
         <w:t xml:space="preserve"> на основании решения комиссии в течение</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 дней издает постановление о награждении представленной кандидатуры (кандидатур) нагрудным знаком</w:t>
       </w:r>
       <w:r w:rsidR="001F18E6" w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «За службу муниципалитету»</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F417F67" w14:textId="77777777" w:rsidR="00B859C4" w:rsidRDefault="009A74CB" w:rsidP="00914A95">
+    <w:p w14:paraId="387DFC84" w14:textId="77777777" w:rsidR="00B859C4" w:rsidRDefault="009A74CB" w:rsidP="00914A95">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2.8</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E" w:rsidRPr="00812194">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Нагрудный знак вручается в торжественной обстановке, как правило, в дни проведения государственных, профессиональных праздников, на праздновании</w:t>
       </w:r>
       <w:r w:rsidR="00B05B1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дня Мурино и в другие памятные даты.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC17DA4" w14:textId="77777777" w:rsidR="00914A95" w:rsidRDefault="00914A95" w:rsidP="001F18E6">
+    <w:p w14:paraId="544D2BB1" w14:textId="77777777" w:rsidR="00914A95" w:rsidRDefault="00914A95" w:rsidP="001F18E6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FFDD3B9" w14:textId="57DE3159" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="001F18E6">
+    <w:p w14:paraId="2F921A0A" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="001F18E6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Оформление </w:t>
       </w:r>
       <w:r w:rsidRPr="00B02DFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3900,192 +4079,200 @@
       </w:r>
       <w:r w:rsidR="001F18E6" w:rsidRPr="00B02DFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «За службу муниципалитету» I, II и III степени муниципального образования «Муринское </w:t>
       </w:r>
       <w:r w:rsidR="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>городское</w:t>
       </w:r>
       <w:r w:rsidR="001F18E6" w:rsidRPr="00B02DFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> поселение» Всеволожского муниципального района Ленинградской области</w:t>
       </w:r>
+      <w:r w:rsidR="00C6655C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B02DFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, уч</w:t>
       </w:r>
       <w:r w:rsidR="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00B02DFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>т и хранение</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00C6655C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003904FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>агрудного знака</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B01D32" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="12FDCB53" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A5D01D2" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00B02DFD" w:rsidRDefault="00B05B1E" w:rsidP="00914A95">
+    <w:p w14:paraId="2D6DF2E4" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00B02DFD" w:rsidRDefault="00B05B1E" w:rsidP="00914A95">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.1. Учет, хранение нагрудного знака</w:t>
       </w:r>
       <w:r w:rsidR="001F18E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «За службу муниципалитету»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, бланков, удостоверений к нему, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B02DFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>оформление наградного комплекта осуществляет аппарат совета депутатов МО «Муринское городское поселение».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1BBC65" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00B3053E" w:rsidRDefault="00B05B1E" w:rsidP="00914A95">
+    <w:p w14:paraId="6E0BD018" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00B3053E" w:rsidRDefault="00B05B1E" w:rsidP="00914A95">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02DFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. Удостоверение к нагрудному знаку </w:t>
       </w:r>
       <w:r w:rsidR="001F18E6" w:rsidRPr="00B02DFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">«За службу муниципалитету» </w:t>
       </w:r>
       <w:r w:rsidRPr="00B02DFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">заполняется </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3053E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>черными чернилами аккуратно и разборчиво, какие-либо исправления не допускаются.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C171FC4" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00914A95">
+    <w:p w14:paraId="563B1C8F" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00914A95">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3053E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. Подпись главы </w:t>
       </w:r>
       <w:r w:rsidR="00B3053E" w:rsidRPr="00B3053E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МО «Муринское городское поселение»</w:t>
       </w:r>
@@ -4096,639 +4283,569 @@
         </w:rPr>
         <w:t xml:space="preserve"> на удостоверениях к нагрудному знаку</w:t>
       </w:r>
       <w:r w:rsidR="001F18E6" w:rsidRPr="00B3053E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «За службу муниципалитету»</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3053E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заверяется гербовой печатью МО «Муринское</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> городское поселение».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2AA16F" w14:textId="58655D3F" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="003C7219">
+    <w:p w14:paraId="34C36CE5" w14:textId="5412090E" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="003C7219">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">При награждении знаком «За службу муниципалитету» главы МО «Муринское городское поселение», удостоверение к </w:t>
       </w:r>
       <w:r w:rsidR="001F18E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">нагрудному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">знаку </w:t>
       </w:r>
       <w:r w:rsidR="001F18E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>«За службу муниципалитету»</w:t>
       </w:r>
-      <w:r w:rsidR="008225B7">
+      <w:r w:rsidR="00710DA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подписывает председатель комиссии по отбору кандидатов на награждение.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647FE348" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00914A95">
+    <w:p w14:paraId="483569F4" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00914A95">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4. Удостоверение к нагрудному знаку является бессрочным и в связи с изменением фамилии, имени, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отчества</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> награжденного </w:t>
       </w:r>
       <w:r w:rsidR="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>замене</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> не подлежит.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193F37B2" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00B05B1E" w:rsidP="00AF2466">
+    <w:p w14:paraId="442E8A89" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00B05B1E" w:rsidP="00AF2466">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.5. В случае смерти награжденного нагрудный знак и удостоверение к нему остаются в семье без права ношения нагрудного знака.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294868C7" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00000DB1">
+    <w:p w14:paraId="48857BE4" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:left="6237" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59E86E36" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00000DB1">
+    <w:p w14:paraId="43EEB6AA" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:left="6237" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44D8F83D" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00000DB1">
+    <w:p w14:paraId="37E2739F" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:left="6237" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52B82835" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00AF2466">
+    <w:p w14:paraId="057A68C4" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00AF2466">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DEB503E" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00000DB1">
+    <w:p w14:paraId="4411DE0D" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:left="6237" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4772564E" w14:textId="77777777" w:rsidR="00AF2466" w:rsidRDefault="00AF2466" w:rsidP="00000DB1">
+    <w:p w14:paraId="3F670692" w14:textId="52F237C6" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:left="6237" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>ПРИЛОЖЕНИЕ №</w:t>
+      </w:r>
+      <w:r w:rsidR="00710DA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...75 lines deleted...]
-    <w:p w14:paraId="5AB42A33" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E73DD56" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Положению о нагрудном знаке</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC3CD54" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="6DFF2553" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">«За службу муниципалитету» I, II и III степени </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA8F173" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="7047CF5F" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципального образования </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02438BC4" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="0DEB50D9" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«Муринское городское поселение»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7455A083" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="17894683" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Всеволожского муниципального района </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FBB848" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="0862D37B" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ленинградской области</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3AD961EC" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+      <w:r w:rsidR="00C6655C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5257B886" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408E6450" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="0A4ED848" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о комиссии по отбору кандидатов на награждение нагрудным знаком</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AB3924" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="0DCBEF57" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>«За службу муниципалитету» I, II и III степени муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BBD905" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AF2466" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="63A9A463" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AF2466" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:spacing w:before="54"/>
         <w:ind w:right="57"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="323232"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11815E79" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="7E144440" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:right="57" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящее Положение определяет порядок работы комиссии по отбору кандидатов на награждение нагрудным знаком </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>«За службу муниципалитету»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> I, II и III степени муниципального образования «Муринское </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>городское</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> поселение» Всеволожского муниципального района Ленинградской области</w:t>
       </w:r>
+      <w:r w:rsidR="00C6655C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
       <w:r w:rsidR="00BB3D94">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – комиссия)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1210A4" w14:textId="57C42A52" w:rsidR="00915E9A" w:rsidRPr="00AF2466" w:rsidRDefault="00000DB1" w:rsidP="00915E9A">
+    <w:p w14:paraId="6A8B46BB" w14:textId="77777777" w:rsidR="00915E9A" w:rsidRPr="00AF2466" w:rsidRDefault="00000DB1" w:rsidP="00915E9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:right="57" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Комиссия состоит из </w:t>
       </w:r>
       <w:r w:rsidR="00D67E9A" w:rsidRPr="00AF2466">
@@ -4811,77 +4928,77 @@
         </w:rPr>
         <w:t>свои полномочия на непостоянной основе</w:t>
       </w:r>
       <w:r w:rsidR="00915E9A" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, пять </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководител</w:t>
       </w:r>
       <w:r w:rsidR="00915E9A" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ей</w:t>
       </w:r>
-      <w:r w:rsidR="003C7219">
+      <w:r w:rsidR="00C6655C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">подведомственных администрации  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">МО «Муринское городское поселение» </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>учреждений,</w:t>
       </w:r>
-      <w:r w:rsidR="003C7219">
+      <w:r w:rsidR="00C6655C">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00915E9A" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">начальник отдела финансового управления - главный бухгалтер </w:t>
       </w:r>
       <w:r w:rsidR="00915E9A" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">администрации </w:t>
       </w:r>
       <w:r w:rsidR="00915E9A" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">МО «Муринское городское поселение», </w:t>
       </w:r>
@@ -4907,138 +5024,138 @@
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Муринское </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>городское</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> поселение».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F151E65" w14:textId="1B98603C" w:rsidR="00000DB1" w:rsidRPr="00AF2466" w:rsidRDefault="00000DB1" w:rsidP="00915E9A">
+    <w:p w14:paraId="7C255AF5" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AF2466" w:rsidRDefault="00000DB1" w:rsidP="00915E9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:right="57" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Работа</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> комиссии считается правомочной при присутствии на комиссии не менее </w:t>
       </w:r>
       <w:r w:rsidR="00915E9A" w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-ти членов комиссии.</w:t>
       </w:r>
-      <w:r w:rsidR="003C7219">
+      <w:r w:rsidR="00C6655C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">На каждом заседании комиссии из ее состава избирается председатель и секретарь комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183BF916" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AF2466" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="401F5FD7" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AF2466" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:right="57" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кандидатура считается достойной награждения, если за неё проголосовало большинство из присутствующих членов комиссии. В случае равенства голосов при голосовании голос председателя комиссии является решающим.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCF8626" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="0EAC983F" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:right="57" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2466">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комиссия в своей работе руководствуется</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5052,76 +5169,76 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">«За службу муниципалитету» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">I, II и III степени муниципального образования «Муринское </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>городское</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> поселение» Всеволожского муниципального района Ленинградской области».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675A52BE" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="0E5953E6" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:right="57" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заседания комиссии проводятся по мере необходимости, но не реже одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F25354B" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="13F45C13" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:right="57" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Решения комиссии оформляются протоколом. На основании решения комиссии глава МО «Муринское </w:t>
       </w:r>
       <w:r>
@@ -5152,1325 +5269,1448 @@
       </w:r>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">образования «Муринское </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>городское</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> поселение» Всеволожского муниципального района Ленинградской области».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D77587" w14:textId="77777777" w:rsidR="00BE6278" w:rsidRPr="00CE4D6C" w:rsidRDefault="00BE6278" w:rsidP="00BE6278">
-[...13 lines deleted...]
-    <w:p w14:paraId="217A31CD" w14:textId="7BB789D0" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="760C4A80" w14:textId="31529108" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:left="6237" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ПРИЛОЖЕНИЕ №2 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67D537BF" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00B3053E" w:rsidP="00D62BFF">
+        <w:t>ПРИЛОЖЕНИЕ №</w:t>
+      </w:r>
+      <w:r w:rsidR="00710DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509310ED" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00B3053E" w:rsidP="00D62BFF">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidR="00000DB1" w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Положению о нагрудном знаке</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C89604" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="34FD3AD3" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">«За службу муниципалитету» I, II и III степени </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F300C6B" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="71C68B9D" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципального образования </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11592D2E" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="68E6F381" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«Муринское городское поселение»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2526FC0E" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="7F18843C" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Всеволожского муниципального района </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A05D5B" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="6A95F2F9" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00914A95" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ленинградской области</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1A2A55B6" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+      <w:r w:rsidR="00C6655C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159719FE" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Форма)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6526DEF0" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="60CCEF73" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Главе муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F438364" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="310B083D" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«Муринское городское поселения»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1463DF" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="0F47D080" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Всеволожского муниципального</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35486C55" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="511664CA" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>района Ленинградской области</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3670B858" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="63256C40" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5CDC0A" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="2DB6CF68" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E723DD5" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="593FA1CB" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>гражданина(ки)_______________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FBAD1D2" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+        <w:t>гражданина(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE4D6C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE4D6C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792EE0DA" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                         ____________________________                                                                                                                                                         (ФИО полностью)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D103D08" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+        <w:t xml:space="preserve">                                                         ____________________________                                                                                                                                                      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE4D6C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE4D6C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО полностью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167511EB" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>заявление.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03022A49" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
-[...7 lines deleted...]
-    <w:p w14:paraId="051CE5D9" w14:textId="21EB77DB" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="243D2EA1" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A328A30" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Прошу перечислить причитающееся мне единовременное денежное вознаграждение за награждение </w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">нагрудным знаком «За  службу муниципалитету» </w:t>
       </w:r>
       <w:r w:rsidR="00914A95">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_степени</w:t>
       </w:r>
-      <w:r w:rsidR="003C7219">
+      <w:r w:rsidR="00C6655C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области»</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, предусмотренн</w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ое</w:t>
       </w:r>
-      <w:r w:rsidR="003C7219">
+      <w:r w:rsidR="00C6655C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Положением о нагрудном знаке «За службу муниципалитету» I, II и III степени муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области</w:t>
       </w:r>
+      <w:r w:rsidR="00102274">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, утвержденн</w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ым</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> решением совета депутатов </w:t>
       </w:r>
       <w:r w:rsidR="00F338D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>от «___» _______________ 2026 года № ___,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по следующим реквизитам*: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AA7992" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="5FEC3A03" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6706A84D" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="047A787C" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                     (наименование банка)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05736D77" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="696CD608" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ИНН: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383B1964" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="0F5BD876" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>СНИЛС: _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E49DCC8" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="518BDB64" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>БИК: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A7BB21" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="7D6C71D4" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>к/сч:  ________________________</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>к/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>сч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE4D6C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:  _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE4D6C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4457BE70" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4D6C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>ОКПО: ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8D4482" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="7531A23B" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ОГРН: ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528A2A09" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="0C299F95" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Банковская карта платежной </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197B6A06" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="33DBCB35" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>системы _________________ (кроме пенсионных вкладов)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9F17FC" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="120F6CF3" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№ карты _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2867F40B" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="74D35EB2" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4D6C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№ счета ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370A0723" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
-[...7 lines deleted...]
-    <w:p w14:paraId="16C0ABF3" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00391CCD" w:rsidRDefault="00000DB1" w:rsidP="00914A95">
+    <w:p w14:paraId="6BE4CA3F" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00CE4D6C" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432FCF31" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00391CCD" w:rsidRDefault="00000DB1" w:rsidP="00914A95">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391CCD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>___________             ________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789141C5" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00383F26" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="1C2C71D4" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00383F26" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00383F26">
-        <w:t xml:space="preserve">(подпись)      (расшифровка)     </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7795211E" w14:textId="77777777" w:rsidR="00914A95" w:rsidRDefault="00914A95" w:rsidP="00D62BFF">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00383F26">
+        <w:t>подпись)      (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00383F26">
+        <w:t xml:space="preserve">расшифровка)     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7017A27C" w14:textId="77777777" w:rsidR="00914A95" w:rsidRDefault="00914A95" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F247429" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="55C17265" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248910E7" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="001A71FD" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="794E7690" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="001A71FD" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="001A71FD">
         <w:t>(дата)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395A36C0" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
+    <w:p w14:paraId="52276567" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00D62BFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00383F26">
         <w:t>*с приложением банковской выписки с указанием реквизитов счета</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F32C81" w14:textId="77777777" w:rsidR="000B0139" w:rsidRDefault="000B0139" w:rsidP="00000DB1">
+    <w:p w14:paraId="4C69FA42" w14:textId="77777777" w:rsidR="000B0139" w:rsidRDefault="000B0139" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:left="6237" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="033B2F75" w14:textId="77777777" w:rsidR="003C7219" w:rsidRDefault="003C7219" w:rsidP="00000DB1">
+    <w:p w14:paraId="5E57DAD2" w14:textId="77777777" w:rsidR="00710DA3" w:rsidRDefault="00710DA3" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:left="6237" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BA8210D" w14:textId="77777777" w:rsidR="003C7219" w:rsidRDefault="003C7219" w:rsidP="00000DB1">
+    <w:p w14:paraId="18B287A7" w14:textId="77777777" w:rsidR="003C7219" w:rsidRDefault="003C7219" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:left="6237" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FFF3904" w14:textId="10983EA6" w:rsidR="00000DB1" w:rsidRPr="00EA1660" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="140AC4B2" w14:textId="6B72A372" w:rsidR="00000DB1" w:rsidRPr="00EA1660" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:left="6237" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ПРИЛОЖЕНИЕ №</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00710DA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3B145C" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00EA1660" w:rsidRDefault="00915E9A" w:rsidP="00000DB1">
+    <w:p w14:paraId="7C28AEE3" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00EA1660" w:rsidRDefault="00915E9A" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidR="00000DB1" w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Положению о нагрудном знаке</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E88F951" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="3FCA2C95" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«За службу муниципалитету» I, II и III степени </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D187D9" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="4A1D1C2E" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципального образования </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C554734" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="59CEF88F" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Муринское городское поселение»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9978A5" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="74227CB5" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Всеволожского муниципального района </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B63B37" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00EA1660" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="6A172822" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00EA1660" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:widowControl/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ленинградской области</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1A0A8EB1" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="006C4145" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+      <w:r w:rsidR="00C6655C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156B8E46" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="006C4145" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Форма)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2210CA62" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AE001C" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="5A3DD8D0" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AE001C" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="180" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Согласие на обработку персональных данных</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7930E046" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AE001C" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="11B3850C" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AE001C" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6318D2FE" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AE001C" w:rsidRDefault="00000DB1" w:rsidP="00AE001C">
+    <w:p w14:paraId="2F03DCE6" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AE001C" w:rsidRDefault="00000DB1" w:rsidP="00AE001C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Совет депутатов муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6333F6" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="423E3E98" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008C4C62">
         <w:t>(наименование (Ф.И.О.) оператора, получающего согласие субъекта персональных данных)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACD4E77" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="68F41B4B" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11480CDD" w14:textId="4B669C05" w:rsidR="00000DB1" w:rsidRPr="003A5D2C" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="77C7F06C" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="003A5D2C" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5D2C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>188662,Ленинградская обл.,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C7219">
+        <w:t xml:space="preserve">188662,Ленинградская </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A5D2C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>обл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5D2C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Всеволожский</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C7219">
+        <w:t>.,</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A5D2C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>Всеволожскийрайон,г</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5D2C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>район,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C7219">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A5D2C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>Мурино,ул</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5D2C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>г. Мурино,</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="142247C4" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+        <w:t>. Оборонная,д.32-А</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5F59D1" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008C4C62">
         <w:t>(адрес оператора)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0227D6A4" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="01058710" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C62">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D61FA0A" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="4C1B2603" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008C4C62">
         <w:t xml:space="preserve"> (Ф.И.О. субъекта персональных данных)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C22EC5" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="488E1995" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C62">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8923F1" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="0E783BEE" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008C4C62">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00914A95">
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C62">
         <w:t>дрес, где зарегистрирован субъект персональных данных)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E34AF5D" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="359FC1EC" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C62">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26386252" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="4CDF57DF" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008C4C62">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00914A95">
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C62">
         <w:t>омер основного документа, удостоверяющего его личность, сведения о дате выдачи документа и выдавшем его органе)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C20ADF7" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="2F3AD763" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CBED630" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="7F65AE7A" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Даю своё согласие на обработку следующих персональных данных:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702BDA22" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="7AE38364" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>Фамилия, имя, отчество, год, место рождения, адрес, паспортные данные, СНИЛС, ИНН согласно ст. ст. 3, 8 Федерального закона № ФЗ-152 от 27.07.2006                     «О персональных данных»</w:t>
+        <w:t xml:space="preserve">Фамилия, имя, отчество, год, место рождения, адрес, паспортные данные, СНИЛС, ИНН согласно ст. ст. 3, 8 Федерального закона № ФЗ-152 от 27.07.2006                  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00167F3E">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   «</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00167F3E">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>О персональных </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00167F3E">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>данных»</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C62">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C4C62">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00914A95">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5C3D5D" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="053483F3" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008C4C62">
         <w:t>(перечень персональных данных)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AB1218" w14:textId="4E99F7E8" w:rsidR="00000DB1" w:rsidRPr="00AE001C" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="4AB6B50D" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AE001C" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">с целью: </w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">получение </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE001C">
@@ -6493,1041 +6733,1054 @@
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> денежно</w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>го</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> вознаграждени</w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
-      <w:r w:rsidR="003C7219">
+      <w:r w:rsidR="00C6655C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>за награждение нагрудным знаком «</w:t>
       </w:r>
       <w:r w:rsidR="00914A95" w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>За службу</w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципалитету» _</w:t>
       </w:r>
       <w:r w:rsidR="00914A95">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> степени</w:t>
       </w:r>
-      <w:r w:rsidR="003C7219">
+      <w:r w:rsidR="00C6655C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE4D6C" w:rsidRPr="00AE001C">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6655C">
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE001C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE1FF7B" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="5E4CA144" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Даю своё согласие на совершение следующих действий с моими персональными</w:t>
       </w:r>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> данными (ненужное зачеркнуть): сбор, систематизация, накопление, хранение, уточнение (обновление, изменение), использование, распространение (в том числе передачу), обезличивание, блокирование, уничтожение персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0812E695" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="3CD39CF9" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Даю своё согласие на использование следующих способов обработки моих персональных данных (ненужное зачеркнуть):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58248DE3" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="1D39CC2F" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>- с использованием средств автоматизации (автоматизированная обработка);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D641A4E" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="4D5AE4BD" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>- без использования средств автоматизации (неавтоматизированная обработка);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5451D7D5" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="3306134F" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>- смешанная обработка.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D1FABE" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="0B1F7FB7" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Срок, в течение которого действует согласие: __________</w:t>
       </w:r>
       <w:r w:rsidR="00914A95">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8D283C" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="527343EE" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="180" w:lineRule="auto"/>
         <w:ind w:right="278" w:firstLine="539"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00167F3E">
         <w:t>(указывается срок действия согласия)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4D5E23" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="2B01E0FF" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>В случае неправомерных действий или бездействия оператора настоящее согласие может быть отозвано мной заявлением в письменном виде.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39214479" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="022160D2" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00167F3E" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4CB50A" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="558C0505" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="008C4C62" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00167F3E">
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Дата:</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C62">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>____________                 _____________                     _</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>_</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C4C62">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>___________                 _____________                     _</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4C62">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00914A95">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4C62">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CA2DBB" w14:textId="1C2B53EE" w:rsidR="00AE001C" w:rsidRDefault="003C7219" w:rsidP="00914A95">
+    <w:p w14:paraId="77A97B83" w14:textId="77777777" w:rsidR="00AE001C" w:rsidRDefault="00000DB1" w:rsidP="00914A95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="180" w:lineRule="auto"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="28492465" w14:textId="77777777" w:rsidR="00914A95" w:rsidRDefault="00914A95" w:rsidP="00914A95">
+      <w:r w:rsidRPr="00F32735">
+        <w:t>(подпись</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F32735">
+        <w:t>)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F32735">
+        <w:t>инициалы, фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF45A9C" w14:textId="77777777" w:rsidR="00914A95" w:rsidRDefault="00914A95" w:rsidP="00914A95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="180" w:lineRule="auto"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1905F8C8" w14:textId="77777777" w:rsidR="000B0139" w:rsidRDefault="000B0139" w:rsidP="00000DB1">
+    <w:p w14:paraId="2844DCA1" w14:textId="77777777" w:rsidR="000B0139" w:rsidRDefault="000B0139" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44BC0DFC" w14:textId="77777777" w:rsidR="00BE6278" w:rsidRDefault="00BE6278" w:rsidP="00000DB1">
+    <w:p w14:paraId="74D0CAAD" w14:textId="77777777" w:rsidR="00BE6278" w:rsidRDefault="00BE6278" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1525CC14" w14:textId="77777777" w:rsidR="000B0139" w:rsidRDefault="000B0139" w:rsidP="00000DB1">
+    <w:p w14:paraId="08FC45EA" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6612D050" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+      <w:r w:rsidRPr="004A2182">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>УТВЕРЖДЕНО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5112C73F" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7ACE7DFA" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+        <w:t>решением совета депутатов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5872A04A" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="5664"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>решением совета депутатов</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EC3D5C2" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+        <w:t xml:space="preserve">                                                                                                    муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407C2002" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                    муниципального образования</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="19EC49B9" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+        <w:t xml:space="preserve">                                                                                                   «Муринское городское поселение»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E4C07E" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                   «Муринское городское поселение»</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="18D4F44F" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+        <w:t>Всеволожского муниципального района</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B9A4D4" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Всеволожского муниципального района</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3CAD33B8" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+        <w:t xml:space="preserve">                                                                                                   Ленинградской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF500A8" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="00AE001C" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A2182">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004A2182">
+        <w:t>от «</w:t>
+      </w:r>
+      <w:r w:rsidR="002074D0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                   Ленинградской области</w:t>
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A2182">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="002074D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>августа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A2182">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 г. № </w:t>
+      </w:r>
+      <w:r w:rsidR="002074D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>180</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4426E3E1" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00AE001C" w:rsidRDefault="003C0809" w:rsidP="00EA1660">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:widowControl/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A2182">
-[...55 lines deleted...]
-    <w:p w14:paraId="70C8797B" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00244418" w:rsidRDefault="00B05B1E">
+    </w:p>
+    <w:p w14:paraId="23010715" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00244418" w:rsidRDefault="00B05B1E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244418">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Описание нагрудного знака «За службу муниципалитету» I, II и III степени муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="55E95DBE" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+      <w:r w:rsidR="00C6655C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79796A05" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74BE17D0" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E">
+    <w:p w14:paraId="41E54744" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОПИСАНИЕ НАГРУДНОГО ЗНАКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA485F1" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="13EBC283" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31B3404C" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
+    <w:p w14:paraId="5691E804" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Нагрудный знак изготавливается из алюминия с анодированным покрытием. Он имеет форму круга диаметром 35 мм с выпуклым бортиком с обеих сторон. Цвет покрытия металла награды I степени – имитирующий золото, II – имитирующий серебро, III степени – имитирующей бронзу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B683F8" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
+    <w:p w14:paraId="367EC5C8" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>На лицевой стороне в центре - выпуклый круг диаметром 25 мм, на котором изображены элементы герба муниципального образования МО «Муринское городское поселение» в виде изображения Золотой стоящей св. Екатерины с усеянным шипами колесом - орудием её казни, на красно-синем фоне.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F18B33" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
+    <w:p w14:paraId="38766BD0" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>На оборотной стороне, в центре – надпись «За службу муниципалитету» I, II и III степени муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области», в нижней части – рельефное изображение лавровой ветки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5575EFA7" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
+    <w:p w14:paraId="3212E274" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Знак с помощью ушка и кольца соединяется с четырехугольной колодкой красного (I степень), синего (II степень) и желтого (III степень) цветов с рельефным изображением лавровой ветки цвета соответствующего основному цвету металла награды. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2877C87D" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="19865874" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16532FB1" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
+    <w:p w14:paraId="51FC2B96" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C293F8C" wp14:editId="3577B7ED">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F98581D" wp14:editId="02792A61">
             <wp:extent cx="4190365" cy="2677364"/>
             <wp:effectExtent l="0" t="0" r="635" b="8890"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4206897" cy="2687927"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10594955" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
+    <w:p w14:paraId="52210457" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:ind w:left="1560"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CD7BF50" wp14:editId="0BD32D18">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D5B768B" wp14:editId="38DFB240">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>940435</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4147185" cy="2628900"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Picture 5"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4147185" cy="2628900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5F05EA" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="57B05831" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ad"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7472B926" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
+    <w:p w14:paraId="233440CB" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="00244418">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:ind w:left="1418"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F759AB4" wp14:editId="1DBCD2F2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78C6267A" wp14:editId="64BEFF5E">
             <wp:extent cx="4257421" cy="2501773"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4257421" cy="2501773"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7035CA28" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="26A6824A" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ad"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A995B56" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="5CE122DA" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ad"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4851E75B" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="4402FA75" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ad"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0925643B" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="414F3E9C" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ad"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A82DA8F" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="1821B3ED" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ad"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0907A9D2" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="600048FD" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ad"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="060A9929" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="05FCED1A" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:left="426" w:firstLine="1417"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FA27264" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E">
+    <w:p w14:paraId="5320B418" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760B3E84" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="28A9D8A8" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>УТВЕРЖДЕНО</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286A4624" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="16E97A01" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>решением совета депутатов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1011940B" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="15FA2B18" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                    муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D692FFC" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="3953EA12" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                   «Муринское городское поселение»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17627CB0" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="634790C6" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Всеволожского муниципального района</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385630DF" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
+    <w:p w14:paraId="4B89ECC5" w14:textId="77777777" w:rsidR="00000DB1" w:rsidRPr="004A2182" w:rsidRDefault="00000DB1" w:rsidP="00000DB1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                   Ленинградской области</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE6FE1D" w14:textId="77777777" w:rsidR="002074D0" w:rsidRPr="00AE001C" w:rsidRDefault="002074D0" w:rsidP="002074D0">
+    <w:p w14:paraId="054D308A" w14:textId="77777777" w:rsidR="002074D0" w:rsidRPr="00AE001C" w:rsidRDefault="002074D0" w:rsidP="002074D0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>от «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -7535,390 +7788,400 @@
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>августа</w:t>
       </w:r>
       <w:r w:rsidRPr="004A2182">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 г. № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>180</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D0D9A1" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00244418" w:rsidRDefault="004526B3" w:rsidP="004526B3">
+    <w:p w14:paraId="7D4BD1FB" w14:textId="77777777" w:rsidR="003C0809" w:rsidRPr="00244418" w:rsidRDefault="004526B3" w:rsidP="004526B3">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244418">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Образец удостоверения к нагрудному знаку «За службу муниципалитету» I, II и III степени муниципального образования «Муринское городское поселение» Всеволожского муниципального района Ленинградской области</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1539A7EB" w14:textId="77777777" w:rsidR="004A2182" w:rsidRDefault="004A2182">
+      <w:r w:rsidR="00C6655C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C37EB2" w14:textId="77777777" w:rsidR="004A2182" w:rsidRDefault="004A2182">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FEB9F36" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E">
+    <w:p w14:paraId="46E05DE3" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЛИЦЕВАЯ СТОРОНА УДОСТОВЕРЕНИЯ НАГРУДНОГО ЗНАКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D47C756" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="287EA489" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75B71D95" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="004A2182">
+    <w:p w14:paraId="1D7AD1CC" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="004A2182">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FF54270" wp14:editId="2F02A931">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E57AC77" wp14:editId="5480199C">
             <wp:extent cx="5018227" cy="3284220"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Picture 9"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5083077" cy="3326662"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF6DA56" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="0BCF312A" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7522DCCC" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E">
+    <w:p w14:paraId="269DD8A0" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ФОРМА ВНУТРЕННЕГО ВКЛАДЫША УДОСТОВЕРЕНИЯ НАГРУДНОГО ЗНАКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557D69DB" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="004A2182">
+    <w:p w14:paraId="108C26BA" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="004A2182">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="438"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="851" w:right="17" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="323232"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="142182DD" wp14:editId="64A60564">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51636158" wp14:editId="6C9A477B">
             <wp:extent cx="5191125" cy="3262579"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="12" name="Picture 12"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Picture 11"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5191125" cy="3262579"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4752D831" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="004A2182">
+    <w:p w14:paraId="6BB674AD" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="004A2182">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5029B481" wp14:editId="6AFE9745">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75B523B4" wp14:editId="4127B17E">
             <wp:extent cx="5124449" cy="3667123"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="Picture 13"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5124449" cy="3667123"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503C9D47" w14:textId="77777777" w:rsidR="004526B3" w:rsidRDefault="004526B3">
+    <w:p w14:paraId="51A6F926" w14:textId="77777777" w:rsidR="004526B3" w:rsidRDefault="004526B3">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="406A7F97" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="004A2182">
+    <w:p w14:paraId="0DB0FAA7" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="00B05B1E" w:rsidP="004A2182">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43FE2D2C" wp14:editId="0917DB9C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AD1076A" wp14:editId="301642C7">
             <wp:extent cx="5191124" cy="3714748"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="16" name="Picture 16"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="15" name="Picture 15"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5191124" cy="3714748"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AD92AE" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="598C95F5" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="17"/>
         <w:rPr>
           <w:color w:val="323232"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DE0FA59" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
+    <w:p w14:paraId="0161C82D" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="17"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="323232"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AF0F9B5" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809" w:rsidP="00DE6393">
+    <w:p w14:paraId="1F49169B" w14:textId="77777777" w:rsidR="003C0809" w:rsidRDefault="003C0809" w:rsidP="00DE6393">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="17"/>
         <w:rPr>
           <w:color w:val="323232"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003C0809" w:rsidSect="003C7219">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="851" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="500FB662" w14:textId="77777777" w:rsidR="009E2F80" w:rsidRDefault="009E2F80">
+    <w:p w14:paraId="3571E1AC" w14:textId="77777777" w:rsidR="006A6F3F" w:rsidRDefault="006A6F3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C02B662" w14:textId="77777777" w:rsidR="009E2F80" w:rsidRDefault="009E2F80">
+    <w:p w14:paraId="1AEC9BE6" w14:textId="77777777" w:rsidR="006A6F3F" w:rsidRDefault="006A6F3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7953,116 +8216,116 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72EFDCB7" w14:textId="77777777" w:rsidR="009E2F80" w:rsidRDefault="009E2F80">
+    <w:p w14:paraId="0EAFC291" w14:textId="77777777" w:rsidR="006A6F3F" w:rsidRDefault="006A6F3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EB5594E" w14:textId="77777777" w:rsidR="009E2F80" w:rsidRDefault="009E2F80">
+    <w:p w14:paraId="1D32DA0C" w14:textId="77777777" w:rsidR="006A6F3F" w:rsidRDefault="006A6F3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0592630A" w14:textId="77777777" w:rsidR="003512CE" w:rsidRDefault="006856CD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="601BD3F7" w14:textId="77777777" w:rsidR="003512CE" w:rsidRDefault="00740696">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="003512CE">
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B3053E">
+    <w:r w:rsidR="00435935">
       <w:rPr>
         <w:rStyle w:val="a6"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5BEE2E01" w14:textId="77777777" w:rsidR="003512CE" w:rsidRDefault="003512CE">
+  <w:p w14:paraId="269F8DDD" w14:textId="77777777" w:rsidR="003512CE" w:rsidRDefault="003512CE">
     <w:pPr>
       <w:pStyle w:val="af0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F342D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F9643BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
@@ -8560,285 +8823,296 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-2169" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-2376" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1639262191">
+  <w:num w:numId="1" w16cid:durableId="1726249821">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1427768734">
+  <w:num w:numId="2" w16cid:durableId="933130654">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="540828245">
+  <w:num w:numId="3" w16cid:durableId="929386923">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="677659034">
+  <w:num w:numId="4" w16cid:durableId="1883327745">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2105879598">
+  <w:num w:numId="5" w16cid:durableId="414934122">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1271543398">
+  <w:num w:numId="6" w16cid:durableId="1991447560">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C0809"/>
     <w:rsid w:val="00000DB1"/>
     <w:rsid w:val="00006126"/>
     <w:rsid w:val="00017191"/>
     <w:rsid w:val="00023AB8"/>
     <w:rsid w:val="000A36FF"/>
     <w:rsid w:val="000B0139"/>
     <w:rsid w:val="000D634D"/>
     <w:rsid w:val="000D7FBA"/>
+    <w:rsid w:val="00102274"/>
     <w:rsid w:val="00130F38"/>
     <w:rsid w:val="0014140F"/>
     <w:rsid w:val="00144CC9"/>
     <w:rsid w:val="001C0C13"/>
     <w:rsid w:val="001D2695"/>
     <w:rsid w:val="001D52D7"/>
     <w:rsid w:val="001F18E6"/>
     <w:rsid w:val="002074D0"/>
     <w:rsid w:val="00244418"/>
     <w:rsid w:val="00284C25"/>
     <w:rsid w:val="00293A65"/>
     <w:rsid w:val="002B6411"/>
     <w:rsid w:val="002D28C7"/>
     <w:rsid w:val="002D7A58"/>
     <w:rsid w:val="002F6A0B"/>
     <w:rsid w:val="003342F9"/>
     <w:rsid w:val="003443A5"/>
     <w:rsid w:val="003512CE"/>
     <w:rsid w:val="003658E8"/>
     <w:rsid w:val="003706B4"/>
     <w:rsid w:val="003904FA"/>
+    <w:rsid w:val="003A365E"/>
     <w:rsid w:val="003C0809"/>
     <w:rsid w:val="003C7219"/>
     <w:rsid w:val="003C7DB8"/>
     <w:rsid w:val="003D15FE"/>
     <w:rsid w:val="003E0AA2"/>
     <w:rsid w:val="00415374"/>
     <w:rsid w:val="00416244"/>
+    <w:rsid w:val="004226C1"/>
+    <w:rsid w:val="00435935"/>
     <w:rsid w:val="00445662"/>
     <w:rsid w:val="004526B3"/>
     <w:rsid w:val="004532B9"/>
     <w:rsid w:val="004851DF"/>
     <w:rsid w:val="004A0D7F"/>
     <w:rsid w:val="004A2182"/>
     <w:rsid w:val="004F6801"/>
     <w:rsid w:val="00503DF1"/>
     <w:rsid w:val="0058579F"/>
     <w:rsid w:val="00617C22"/>
     <w:rsid w:val="006228E7"/>
     <w:rsid w:val="006856CD"/>
+    <w:rsid w:val="006A6F3F"/>
     <w:rsid w:val="006E19E7"/>
     <w:rsid w:val="006F257D"/>
     <w:rsid w:val="007011B8"/>
     <w:rsid w:val="00701FCC"/>
     <w:rsid w:val="00704368"/>
+    <w:rsid w:val="00710DA3"/>
     <w:rsid w:val="00732750"/>
+    <w:rsid w:val="00740696"/>
     <w:rsid w:val="00746B85"/>
     <w:rsid w:val="00762225"/>
     <w:rsid w:val="0079092C"/>
+    <w:rsid w:val="007A7FC6"/>
     <w:rsid w:val="007B5249"/>
     <w:rsid w:val="007C25AE"/>
     <w:rsid w:val="007C5ACB"/>
     <w:rsid w:val="007D2473"/>
     <w:rsid w:val="007D5D13"/>
     <w:rsid w:val="007F6A0B"/>
     <w:rsid w:val="00801500"/>
     <w:rsid w:val="00812194"/>
     <w:rsid w:val="008225B7"/>
     <w:rsid w:val="008306BB"/>
     <w:rsid w:val="00841271"/>
     <w:rsid w:val="00863814"/>
     <w:rsid w:val="00886651"/>
     <w:rsid w:val="008A44E3"/>
     <w:rsid w:val="008B20A2"/>
     <w:rsid w:val="008D6F30"/>
     <w:rsid w:val="00902BCD"/>
     <w:rsid w:val="00914A95"/>
     <w:rsid w:val="00915E9A"/>
     <w:rsid w:val="00922F1D"/>
     <w:rsid w:val="00965B82"/>
     <w:rsid w:val="00974DE3"/>
     <w:rsid w:val="00983CC9"/>
     <w:rsid w:val="009A74CB"/>
     <w:rsid w:val="009E2F80"/>
     <w:rsid w:val="009E3902"/>
     <w:rsid w:val="009F258B"/>
     <w:rsid w:val="00A02A47"/>
     <w:rsid w:val="00A20683"/>
     <w:rsid w:val="00A41856"/>
     <w:rsid w:val="00A9352C"/>
     <w:rsid w:val="00AB3D2F"/>
     <w:rsid w:val="00AD10C7"/>
     <w:rsid w:val="00AE001C"/>
     <w:rsid w:val="00AF2265"/>
     <w:rsid w:val="00AF2466"/>
     <w:rsid w:val="00B02DFD"/>
     <w:rsid w:val="00B05B1E"/>
     <w:rsid w:val="00B21879"/>
     <w:rsid w:val="00B3053E"/>
     <w:rsid w:val="00B4088F"/>
     <w:rsid w:val="00B53E2B"/>
+    <w:rsid w:val="00B57B23"/>
     <w:rsid w:val="00B859C4"/>
     <w:rsid w:val="00B87992"/>
     <w:rsid w:val="00B87AC8"/>
     <w:rsid w:val="00B91AE9"/>
+    <w:rsid w:val="00B949BA"/>
     <w:rsid w:val="00BA1165"/>
     <w:rsid w:val="00BA1B68"/>
     <w:rsid w:val="00BB3D94"/>
     <w:rsid w:val="00BE3491"/>
     <w:rsid w:val="00BE6278"/>
     <w:rsid w:val="00C32A74"/>
     <w:rsid w:val="00C53F1B"/>
+    <w:rsid w:val="00C6655C"/>
     <w:rsid w:val="00C86487"/>
     <w:rsid w:val="00CB35F1"/>
     <w:rsid w:val="00CC2DD2"/>
     <w:rsid w:val="00CC374D"/>
+    <w:rsid w:val="00CD0C5A"/>
     <w:rsid w:val="00CD6B12"/>
     <w:rsid w:val="00CE4D6C"/>
     <w:rsid w:val="00D170C1"/>
     <w:rsid w:val="00D27B12"/>
     <w:rsid w:val="00D3767D"/>
     <w:rsid w:val="00D62BFF"/>
     <w:rsid w:val="00D67E9A"/>
     <w:rsid w:val="00D81316"/>
     <w:rsid w:val="00DC513C"/>
+    <w:rsid w:val="00DE0FF2"/>
     <w:rsid w:val="00DE610A"/>
     <w:rsid w:val="00DE6393"/>
     <w:rsid w:val="00E07881"/>
     <w:rsid w:val="00E1786E"/>
     <w:rsid w:val="00E33D59"/>
     <w:rsid w:val="00E97DCD"/>
     <w:rsid w:val="00EA1660"/>
     <w:rsid w:val="00ED1E2C"/>
     <w:rsid w:val="00EE4E4F"/>
     <w:rsid w:val="00EF66CB"/>
+    <w:rsid w:val="00F06D4B"/>
     <w:rsid w:val="00F14A47"/>
     <w:rsid w:val="00F338D1"/>
     <w:rsid w:val="00F77607"/>
     <w:rsid w:val="00FC6A28"/>
     <w:rsid w:val="00FD1643"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4AE1B2BF"/>
-  <w15:docId w15:val="{650E69B5-E265-4189-9B90-9D3FF289DB20}"/>
+  <w14:docId w14:val="63078D86"/>
+  <w15:docId w15:val="{4CB30BDA-CE9D-46E7-8713-A47772E063D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10153,65 +10427,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3670BFC7-3AD3-43D6-BDAB-87DEB4D1A8DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3496</Words>
-  <Characters>19928</Characters>
+  <Words>3480</Words>
+  <Characters>19840</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>166</Lines>
+  <Lines>165</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23378</CharactersWithSpaces>
+  <CharactersWithSpaces>23274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ольга</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>